--- v0 (2026-07-21)
+++ v1 (2026-09-19)
@@ -8,89 +8,116 @@
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9303"/>
   <workbookPr defaultThemeVersion="164011" filterPrivacy="1"/>
   <sheets>
     <sheet sheetId="1" name="库存销量" state="visible" r:id="rId4"/>
   </sheets>
   <calcPr calcId="171027"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="13">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="187" uniqueCount="22">
   <si>
     <t>日期</t>
   </si>
   <si>
     <t>品类</t>
   </si>
   <si>
     <t>编号</t>
   </si>
   <si>
     <t>商品名称</t>
   </si>
   <si>
     <t>销量</t>
   </si>
   <si>
     <t>仓库</t>
   </si>
   <si>
     <t>剩余库存</t>
   </si>
   <si>
+    <t>2026/07/25</t>
+  </si>
+  <si>
+    <t>宣传品</t>
+  </si>
+  <si>
+    <t>No.004</t>
+  </si>
+  <si>
+    <t>资料卡</t>
+  </si>
+  <si>
+    <t>中学湖南正品仓</t>
+  </si>
+  <si>
+    <t>中学河间正品仓</t>
+  </si>
+  <si>
+    <t>2026/07/24</t>
+  </si>
+  <si>
+    <t>2026/07/23</t>
+  </si>
+  <si>
+    <t>2026/07/22</t>
+  </si>
+  <si>
     <t>2026/07/21</t>
   </si>
   <si>
-    <t>宣传品</t>
-[...7 lines deleted...]
-  <si>
     <t>南方</t>
   </si>
   <si>
     <t>北方</t>
+  </si>
+  <si>
+    <t>2026/07/20</t>
+  </si>
+  <si>
+    <t>2026/07/19</t>
+  </si>
+  <si>
+    <t>2026/07/18</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <color theme="1"/>
       <family val="2"/>
       <scheme val="minor"/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -431,403 +458,909 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G37"/>
   <sheetFormatPr defaultRowHeight="15" outlineLevelRow="0" outlineLevelCol="0" x14ac:dyDescent="55"/>
   <cols>
     <col min="1" max="3" width="16" customWidth="1"/>
     <col min="4" max="4" width="24" customWidth="1"/>
     <col min="5" max="5" width="12" customWidth="1"/>
     <col min="6" max="6" width="24" customWidth="1"/>
     <col min="7" max="7" width="16" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>7</v>
       </c>
       <c r="B2" t="s">
         <v>8</v>
       </c>
       <c r="C2" t="s">
         <v>9</v>
       </c>
       <c r="D2" t="s">
         <v>10</v>
       </c>
       <c r="E2">
-        <v>12889</v>
+        <v>9068</v>
       </c>
       <c r="F2" t="s">
         <v>11</v>
       </c>
       <c r="G2">
-        <v>99386</v>
+        <v>64450</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>9</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3">
-        <v>5000</v>
+        <v>9068</v>
       </c>
       <c r="F3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="G3">
-        <v>18500</v>
+        <v>101590</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B4" t="s">
         <v>8</v>
       </c>
       <c r="C4" t="s">
         <v>9</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4">
-        <v>12889</v>
+        <v>9191</v>
       </c>
       <c r="F4" t="s">
         <v>11</v>
       </c>
       <c r="G4">
-        <v>99386</v>
+        <v>70204</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="B5" t="s">
         <v>8</v>
       </c>
       <c r="C5" t="s">
         <v>9</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5">
-        <v>12889</v>
+        <v>9191</v>
       </c>
       <c r="F5" t="s">
         <v>12</v>
       </c>
       <c r="G5">
-        <v>122376</v>
+        <v>104991</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
         <v>8</v>
       </c>
       <c r="C6" t="s">
         <v>9</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6">
-        <v>5000</v>
+        <v>10124</v>
       </c>
       <c r="F6" t="s">
         <v>11</v>
       </c>
       <c r="G6">
-        <v>18500</v>
+        <v>75750</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
-        <v>7</v>
+        <v>14</v>
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>9</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7">
-        <v>5000</v>
+        <v>10124</v>
       </c>
       <c r="F7" t="s">
         <v>12</v>
       </c>
       <c r="G7">
-        <v>9800</v>
+        <v>108607</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>8</v>
       </c>
       <c r="C8" t="s">
         <v>9</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8">
-        <v>5000</v>
+        <v>11362</v>
       </c>
       <c r="F8" t="s">
         <v>11</v>
       </c>
       <c r="G8">
-        <v>18500</v>
+        <v>81964</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
-        <v>7</v>
+        <v>15</v>
       </c>
       <c r="B9" t="s">
         <v>8</v>
       </c>
       <c r="C9" t="s">
         <v>9</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9">
-        <v>5000</v>
+        <v>11362</v>
       </c>
       <c r="F9" t="s">
         <v>12</v>
       </c>
       <c r="G9">
-        <v>9800</v>
+        <v>112321</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B10" t="s">
         <v>8</v>
       </c>
       <c r="C10" t="s">
         <v>9</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10">
         <v>5000</v>
       </c>
       <c r="F10" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G10">
         <v>18500</v>
       </c>
     </row>
     <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B11" t="s">
         <v>8</v>
       </c>
       <c r="C11" t="s">
         <v>9</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11">
         <v>5000</v>
       </c>
       <c r="F11" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G11">
         <v>9800</v>
       </c>
     </row>
     <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s">
         <v>8</v>
       </c>
       <c r="C12" t="s">
         <v>9</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12">
         <v>5000</v>
       </c>
       <c r="F12" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G12">
         <v>18500</v>
       </c>
     </row>
     <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B13" t="s">
         <v>8</v>
       </c>
       <c r="C13" t="s">
         <v>9</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13">
         <v>5000</v>
       </c>
       <c r="F13" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G13">
         <v>9800</v>
       </c>
     </row>
     <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B14" t="s">
         <v>8</v>
       </c>
       <c r="C14" t="s">
         <v>9</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14">
         <v>5000</v>
       </c>
       <c r="F14" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="G14">
         <v>18500</v>
       </c>
     </row>
     <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15" t="s">
-        <v>7</v>
+        <v>16</v>
       </c>
       <c r="B15" t="s">
         <v>8</v>
       </c>
       <c r="C15" t="s">
         <v>9</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15">
         <v>5000</v>
       </c>
       <c r="F15" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="G15">
         <v>9800</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B16" t="s">
+        <v>8</v>
+      </c>
+      <c r="C16" t="s">
+        <v>9</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16">
+        <v>5000</v>
+      </c>
+      <c r="F16" t="s">
+        <v>17</v>
+      </c>
+      <c r="G16">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A17" t="s">
+        <v>16</v>
+      </c>
+      <c r="B17" t="s">
+        <v>8</v>
+      </c>
+      <c r="C17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17">
+        <v>5000</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A18" t="s">
+        <v>16</v>
+      </c>
+      <c r="B18" t="s">
+        <v>8</v>
+      </c>
+      <c r="C18" t="s">
+        <v>9</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18">
+        <v>11892</v>
+      </c>
+      <c r="F18" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18">
+        <v>88986</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A19" t="s">
+        <v>16</v>
+      </c>
+      <c r="B19" t="s">
+        <v>8</v>
+      </c>
+      <c r="C19" t="s">
+        <v>9</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19">
+        <v>11892</v>
+      </c>
+      <c r="F19" t="s">
+        <v>12</v>
+      </c>
+      <c r="G19">
+        <v>115321</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A20" t="s">
+        <v>16</v>
+      </c>
+      <c r="B20" t="s">
+        <v>8</v>
+      </c>
+      <c r="C20" t="s">
+        <v>9</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20">
+        <v>12889</v>
+      </c>
+      <c r="F20" t="s">
+        <v>17</v>
+      </c>
+      <c r="G20">
+        <v>99386</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A21" t="s">
+        <v>16</v>
+      </c>
+      <c r="B21" t="s">
+        <v>8</v>
+      </c>
+      <c r="C21" t="s">
+        <v>9</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21">
+        <v>5000</v>
+      </c>
+      <c r="F21" t="s">
+        <v>17</v>
+      </c>
+      <c r="G21">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A22" t="s">
+        <v>16</v>
+      </c>
+      <c r="B22" t="s">
+        <v>8</v>
+      </c>
+      <c r="C22" t="s">
+        <v>9</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22">
+        <v>12889</v>
+      </c>
+      <c r="F22" t="s">
+        <v>17</v>
+      </c>
+      <c r="G22">
+        <v>99386</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A23" t="s">
+        <v>16</v>
+      </c>
+      <c r="B23" t="s">
+        <v>8</v>
+      </c>
+      <c r="C23" t="s">
+        <v>9</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23">
+        <v>12889</v>
+      </c>
+      <c r="F23" t="s">
+        <v>18</v>
+      </c>
+      <c r="G23">
+        <v>122376</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A24" t="s">
+        <v>16</v>
+      </c>
+      <c r="B24" t="s">
+        <v>8</v>
+      </c>
+      <c r="C24" t="s">
+        <v>9</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24">
+        <v>5000</v>
+      </c>
+      <c r="F24" t="s">
+        <v>17</v>
+      </c>
+      <c r="G24">
+        <v>18500</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A25" t="s">
+        <v>16</v>
+      </c>
+      <c r="B25" t="s">
+        <v>8</v>
+      </c>
+      <c r="C25" t="s">
+        <v>9</v>
+      </c>
+      <c r="D25" t="s">
+        <v>10</v>
+      </c>
+      <c r="E25">
+        <v>5000</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25">
+        <v>9800</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A26" t="s">
+        <v>16</v>
+      </c>
+      <c r="B26" t="s">
+        <v>8</v>
+      </c>
+      <c r="C26" t="s">
+        <v>9</v>
+      </c>
+      <c r="D26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E26">
+        <v>11892</v>
+      </c>
+      <c r="F26" t="s">
+        <v>11</v>
+      </c>
+      <c r="G26">
+        <v>88986</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A27" t="s">
+        <v>16</v>
+      </c>
+      <c r="B27" t="s">
+        <v>8</v>
+      </c>
+      <c r="C27" t="s">
+        <v>9</v>
+      </c>
+      <c r="D27" t="s">
+        <v>10</v>
+      </c>
+      <c r="E27">
+        <v>11892</v>
+      </c>
+      <c r="F27" t="s">
+        <v>12</v>
+      </c>
+      <c r="G27">
+        <v>115321</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A28" t="s">
+        <v>19</v>
+      </c>
+      <c r="B28" t="s">
+        <v>8</v>
+      </c>
+      <c r="C28" t="s">
+        <v>9</v>
+      </c>
+      <c r="D28" t="s">
+        <v>10</v>
+      </c>
+      <c r="E28">
+        <v>11654</v>
+      </c>
+      <c r="F28" t="s">
+        <v>11</v>
+      </c>
+      <c r="G28">
+        <v>96377</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A29" t="s">
+        <v>19</v>
+      </c>
+      <c r="B29" t="s">
+        <v>8</v>
+      </c>
+      <c r="C29" t="s">
+        <v>9</v>
+      </c>
+      <c r="D29" t="s">
+        <v>10</v>
+      </c>
+      <c r="E29">
+        <v>11654</v>
+      </c>
+      <c r="F29" t="s">
+        <v>12</v>
+      </c>
+      <c r="G29">
+        <v>120109</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A30" t="s">
+        <v>19</v>
+      </c>
+      <c r="B30" t="s">
+        <v>8</v>
+      </c>
+      <c r="C30" t="s">
+        <v>9</v>
+      </c>
+      <c r="D30" t="s">
+        <v>10</v>
+      </c>
+      <c r="E30">
+        <v>11654</v>
+      </c>
+      <c r="F30" t="s">
+        <v>11</v>
+      </c>
+      <c r="G30">
+        <v>96377</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A31" t="s">
+        <v>19</v>
+      </c>
+      <c r="B31" t="s">
+        <v>8</v>
+      </c>
+      <c r="C31" t="s">
+        <v>9</v>
+      </c>
+      <c r="D31" t="s">
+        <v>10</v>
+      </c>
+      <c r="E31">
+        <v>11654</v>
+      </c>
+      <c r="F31" t="s">
+        <v>12</v>
+      </c>
+      <c r="G31">
+        <v>120109</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A32" t="s">
+        <v>20</v>
+      </c>
+      <c r="B32" t="s">
+        <v>8</v>
+      </c>
+      <c r="C32" t="s">
+        <v>9</v>
+      </c>
+      <c r="D32" t="s">
+        <v>10</v>
+      </c>
+      <c r="E32">
+        <v>12889</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32">
+        <v>99386</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A33" t="s">
+        <v>20</v>
+      </c>
+      <c r="B33" t="s">
+        <v>8</v>
+      </c>
+      <c r="C33" t="s">
+        <v>9</v>
+      </c>
+      <c r="D33" t="s">
+        <v>10</v>
+      </c>
+      <c r="E33">
+        <v>12889</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33">
+        <v>122376</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A34" t="s">
+        <v>20</v>
+      </c>
+      <c r="B34" t="s">
+        <v>8</v>
+      </c>
+      <c r="C34" t="s">
+        <v>9</v>
+      </c>
+      <c r="D34" t="s">
+        <v>10</v>
+      </c>
+      <c r="E34">
+        <v>12889</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34">
+        <v>99386</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A35" t="s">
+        <v>20</v>
+      </c>
+      <c r="B35" t="s">
+        <v>8</v>
+      </c>
+      <c r="C35" t="s">
+        <v>9</v>
+      </c>
+      <c r="D35" t="s">
+        <v>10</v>
+      </c>
+      <c r="E35">
+        <v>12889</v>
+      </c>
+      <c r="F35" t="s">
+        <v>18</v>
+      </c>
+      <c r="G35">
+        <v>122376</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A36" t="s">
+        <v>21</v>
+      </c>
+      <c r="B36" t="s">
+        <v>8</v>
+      </c>
+      <c r="C36" t="s">
+        <v>9</v>
+      </c>
+      <c r="D36" t="s">
+        <v>10</v>
+      </c>
+      <c r="E36">
+        <v>13440</v>
+      </c>
+      <c r="F36" t="s">
+        <v>11</v>
+      </c>
+      <c r="G36">
+        <v>111063</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A37" t="s">
+        <v>21</v>
+      </c>
+      <c r="B37" t="s">
+        <v>8</v>
+      </c>
+      <c r="C37" t="s">
+        <v>9</v>
+      </c>
+      <c r="D37" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37">
+        <v>13440</v>
+      </c>
+      <c r="F37" t="s">
+        <v>12</v>
+      </c>
+      <c r="G37">
+        <v>129703</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" horizontalDpi="4294967295" verticalDpi="4294967295" scale="100" fitToWidth="1" fitToHeight="1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">